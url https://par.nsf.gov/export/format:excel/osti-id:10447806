--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10447806</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1140/epjc/s10052-023-11396-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Topologies of $$^{76}$$Ge double-beta decay events and calibration procedure biases</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Comellato, Tommaso; Agostini, Matteo; Schönert, Stefan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The European Physical Journal C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1434-6052</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The analysis of the time profile of electrical signals produced by energy depositions in germanium detectors allows discrimination of events with different topologies. This is especially relevant for experiments searching for the neutrinoless double beta decay of                                                $$^{76}$$                                                                                  76                                                                                  Ge to distinguish the sought-after signal from other background sources. The standard calibration procedures used to tune the selection criteria for double-beta decay events use a                                                $$^{228}$$                                                                                  228                                                                                  Th source, because it provides samples of signal-like events. These samples exhibit energy spatial distributions with subtle different topologies compared to neutrinoless double-beta decay events. In this work, we will characterize these topological differences and, with the support of a                                                $$^{56}$$                                                                                  56                                                                                  Co source, evaluate biases and precision of calibration techniques which use such event samples. Our results will be particularly relevant for future experiments in which a solid estimation of the efficiency is required.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812374</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>