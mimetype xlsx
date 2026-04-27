--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10447828</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/B36404.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Guide for interpreting and reporting luminescence dating results</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mahan, Shannon A.; Rittenour, Tammy M.; Nelson, Michelle S.; Ataee, Nina; Brown, Nathan; DeWitt, Regina; Durcan, Julie; Evans, Mary; Feathers, James; Frouin, Marine; Guérin, Guillaume; Heydari, Maryam; Huot, Sebastien; Jain, Mayank; Keen-Zebert, Amanda; Li, Bo; López, Gloria I.; Neudorf, Christina; Porat, Naomi; Rodrigues, Kathleen; Sawakuchi, Andre Oliveira; Spencer, Joel Q.G.; Thomsen, Kristina</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GSA Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-7606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The development and application of luminescence dating and dosimetry techniques have grown exponentially in the last several decades. Luminescence methods provide age control for a broad range of geological and archaeological contexts and can characterize mineral and glass properties linked to geologic origin, Earth-surface processes, and past exposure to light, heat, and ionizing radiation. The applicable age range for luminescence methods spans the last 500,000 years or more, which covers the period of modern human evolution, and provides context for rates and magnitudes of geological processes, hazards, and climate change. Given the growth in applications and publications of luminescence data, there is a need for unified, community-driven guidance regarding the publication and interpretation of luminescence results.            This paper presents a guide to the essential information necessary for publishing and archiving luminescence ages as well as supporting data that is transportable and expandable for different research objectives and publication outlets. We outline the information needed for the interpretation of luminescence data sets, including data associated with equivalent dose, dose rate, age models, and stratigraphic context. A brief review of the fundamentals of luminescence techniques and applications, including guidance on sample collection and insight into laboratory processing and analysis steps, is presented to provide context for publishing and data archiving.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1735891</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>