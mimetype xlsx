--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10448625</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-022-26591-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Aedes albopictus host odor preference does not drive observed variation in feeding patterns across field populations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fikrig, Kara; Rose, Noah; Burkett-Cadena, Nathan; Kamgang, Basile; Leisnham, Paul T.; Mangan, Jamie; Ponlawat, Alongkot; Rothman, Sarah E.; Stenn, Tanise; McBride, Carolyn S.; Harrington, Laura C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Laboratory and field-based studies of the invasive mosquito              Aedes albopictus              demonstrate its competency to transmit over twenty different pathogens linked to a broad range of vertebrate hosts. The vectorial capacity of              Ae. albopictus              to transmit these pathogens remains unclear, partly due to knowledge gaps regarding its feeding behavior. Blood meal analyses from field-captured specimens have shown vastly different feeding patterns, with a wide range of anthropophagy (human feeding) and host diversity. To address this knowledge gap, we asked whether differences in innate host preference may drive observed variation in              Ae. albopictus              feeding patterns in nature. Low generation colonies (F2–F4) were established with field-collected mosquitoes from three populations with high reported anthropophagy (Thailand, Cameroon, and Florida, USA) and three populations in the United States with low reported anthropophagy (New York, Maryland, and Virginia). The preference of these              Ae. albopictus              colonies for human              versus              non-human animal odor was assessed in a dual-port olfactometer along with control              Ae. aegypti              colonies already known to show divergent behavior in this assay. All              Ae. albopictus              colonies were less likely (p &lt; 0.05) to choose the human-baited port than the anthropophilic              Ae. aegypti              control, instead behaving similarly to zoophilic              Ae. aegypti              . Our results suggest that variation in reported              Ae. albopictus              feeding patterns are not driven by differences in innate host preference, but may result from differences in host availability. This work is the first to compare              Ae. albopictus              and              Ae. aegypti              host preference directly and provides insight into differential vectorial capacity and human feeding risk.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824807</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>