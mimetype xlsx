--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10448870</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/DMD2023-1844</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DESIGN OF A HYBRID-INERTIAL DEVICE FOR THE SEPARATION OF CIRCULATING TUMOR CELLS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Uddin, Mohammed Raihan; Chen, Xiaolin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of ASME Design of Medical Devices Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Circulating tumor cells (CTCs) are shed from primary tumors, circulate in the bloodstream and are capable of initiating metastasis at distant anatomical sites. The detection and molecular characterization of CTCs are pivotal for early-stage cancer diagnosis and prognosis. Recently, microfluidic technology has achieved significant progress in the separation of cells from complex and heterogeneous mixtures for many biomedical applications. Conventional microfluidic platforms exploit the difference in size between the particles to achieve separation, which makes them ineffective for sorting overlapping-sized CTCs. To address this issue, we propose a method using a spiral channel for label-free, and high throughput separation of CTCs coupling Dielectrophoresis (DEP) with inertial microfluidics. A numerical model has been developed to investigate the separation effectiveness of the device over a range of electrical voltage and flow rates. The presented channel is shown to effectively isolate similar-sized CTCs from the white blood cells (WBCs) in a single-stage separation process. Subsequently, optimum working parameters to enhance separation efficiency have been proposed. The hybrid microfluidic device can provide valuable insight into the development of a robust, inexpensive, and efficient platform for cell separation with reduced analysis time for future cancer research and treatment.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1917299</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>