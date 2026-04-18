--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10450407</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/ac7da2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The AGEL Survey: Spectroscopic Confirmation of Strong Gravitational Lenses in the DES and DECaLS Fields Selected Using Convolutional Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tran, Kim-Vy H.; Harshan, Anishya; Glazebrook, Karl; Keerthi Vasan, G. C.; Jones, Tucker; Jacobs, Colin; Kacprzak, Glenn G.; Barone, Tania M.; Collett, Thomas E.; Gupta, Anshu; Henderson, Astrid; Kewley, Lisa J.; Lopez, Sebastian; Nanayakkara, Themiya; Sanders, Ryan L.; Sweet, Sarah M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We present spectroscopic confirmation of candidate strong gravitational lenses using the Keck Observatory and Very Large Telescope as part of our              ASTRO 3D Galaxy Evolution with Lenses              (              AGEL              ) survey. We confirm that (1) search methods using convolutional neural networks (CNNs) with visual inspection successfully identify strong gravitational lenses and (2) the lenses are at higher redshifts relative to existing surveys due to the combination of deeper and higher-resolution imaging from DECam and spectroscopy spanning optical to near-infrared wavelengths. We measure 104 redshifts in 77 systems selected from a catalog in the              DES              and              DECaLS              imaging fields (              r              ≤ 22 mag). Combining our results with published redshifts, we present redshifts for 68 lenses and establish that CNN-based searches are highly effective for use in future imaging surveys with a success rate of at least 88% (defined as 68/77). We report 53 strong lenses with spectroscopic redshifts for both the deflector and source (              z              src              &gt;              z              defl              ), and 15 lenses with a spectroscopic redshift for either the deflector (              z              defl              &gt; 0.21) or source (              z              src              ≥ 1.34). For the 68 lenses, the deflectors and sources have average redshifts and standard deviations of 0.58 ± 0.14 and 1.92 ± 0.59 respectively, and corresponding redshift ranges of              z              defl              = 0.21–0.89 and              z              src              = 0.88–3.55. The              AGEL              systems include 41 deflectors at              z              defl              ≥ 0.5 that are ideal for follow-up studies to track how mass density profiles evolve with redshift. Our goal with              AGEL              is to spectroscopically confirm ∼100 strong gravitational lenses that can be observed from both hemispheres throughout the year. The              AGEL              survey is a resource for refining automated all-sky searches and addressing a range of questions in astrophysics and cosmology.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108515</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>