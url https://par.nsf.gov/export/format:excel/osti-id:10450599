--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10450599</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EDANSA-2019: THE ECOACOUSTIC DATASET FROM ARCTIC NORTH SLOPE ALASKA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Çoban, Enis Berk; Perra, Megan; Pir, Dara; Mandel, Michael I.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Workshop on the Detection and Classification of Acoustic Scenes and Events</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The arctic is warming at three times the rate of the global average, affecting the habitat and lifecycles of migratory species that reproduce there, like birds and caribou. Ecoacoustic monitoring can help efficiently track changes in animal phenology and behavior over large areas so that the impacts of climate change on these species can be better understood and potentially mitigated. We introduce here the Ecoacoustic Dataset from Arctic North Slope Alaska (EDANSA-2019), a dataset collected by a network of 100 autonomous recording units covering an area of 9000 square miles over the course of the 2019 summer season on the North Slope of Alaska and neighboring regions. We labeled over 27 hours of this dataset according to 28 tags with enough instances of 9 important environmental classes to train baseline convolutional recognizers. We are releasing this dataset and the corresponding baseline to the community to accelerate the recognition of these sounds and facilitate automated analyses of large-scale ecoacoustic databases.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1839185</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>