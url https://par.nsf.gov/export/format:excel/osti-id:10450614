--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10450614</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2022JC019277</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Improving Wave‐Based Air‐Sea Momentum Flux Parameterization in Mixed Seas</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sauvage, C; Seo, H; Clayson, CA; Edson, JB</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Oceans</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In winter, the Northwest Tropical Atlantic Ocean can be characterized by various wave age-based interactions among ocean current, surface wind and surface waves, which are critical for accurately describing surface wind stress. In this work, coupled wave-ocean-atmosphere model simulations are conducted using two different wave roughness parameterizations within COARE3.5, including one that relies solely on wind speed and another that uses wave age and wave slope as inputs. Comparisons with the directly measured momentum fluxes during the ATOMIC/EUREC4A experiments in winter 2020 show that, for sea states dominated by short wind waves under moderate to strong winds, the wave-based formulation (WBF) increases the surface roughness length in average by 25% compared to the wind-speed-based approach. For sea states dominated by remotely generated swells under moderate to strong wind intensity, the WBF predicts significantly lower roughness length and surface stress (≈15%), resulting in increased near-surface wind speed above the constant flux layer (≈5%). Further investigation of the mixed sea states in the model and data indicates that the impact of swell on wind stress is over-emphasized in the COARE3.5 WBF, especially under moderate wind regimes. Various approaches are explored to alleviate this deficiency by either introducing directional alignment between wind and waves or using the mean wave period instead of the wave period corresponding to the spectral peak to compute the wave age. The findings of this study are likely to be site-dependent, and mostly concern specific regimes of wind and waves where the original parameterization was deficient.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2022846; 2148120</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>