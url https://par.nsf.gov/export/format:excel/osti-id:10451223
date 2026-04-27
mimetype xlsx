--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10451223</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hybrid Framework for Post-Hazard Building Performance Assessments with Application to Hurricanes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Roueche, D.B.; Nakayama, J.O.; Cetiner, B.M.; Kameshwar, S.; Kijewski-Correa, T.L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>14th Americas Conference on Wind Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study describes a hybrid framework for post-hazard building performance assessments. The framework relies upon rapid imaging data collected by regional scout teams being integrated into broader data platforms that are parsed by virtual teams of hazards engineers to efficiently create robust performance assessment datasets. The study also pilots a machine-in-the-loop approach whereby deep learning and computer vision-based models are used to automatically define common building attributes, enabling hazard engineers to focus more of their efforts on precise damage quantification and other more nuanced elements of performance assessments. The framework shows promise, but to achieve optimal accuracy of the automated methods requires regional tuning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1944149; 2103550</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>