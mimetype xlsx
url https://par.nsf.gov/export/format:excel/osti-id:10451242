--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10451242</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3570346</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sounds of Health: Using Personalized Sonification Models to Communicate Health Information</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clark, Matthew; Doryab, Afsaneh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 31</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2474-9567</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper explores the feasibility of using sonification in delivering and communicating health and wellness status on personal devices. Ambient displays have proven to inform users of their health and wellness and help them to make healthier decisions, yet, little technology provides health assessments through sounds, which can be even more pervasive than visual displays. We developed a method to generate music from user preferences and evaluated it in a two-step user study. In the first step, we acquired general healthiness impressions from each user. In the second step, we generated customized melodies from music preferences in the first step to capture participants' perceived healthiness of those melodies. We deployed our surveys for 55 participants to complete on their own over 31 days. We analyzed the data to understand commonalities and differences in users' perceptions of music as an expression of health. Our findings show the existence of clear associations between perceived healthiness and different music features. We provide useful insights into how different musical features impact the perceived healthiness of music, how perceptions of healthiness vary between users, what trends exist between users' impressions, and what influences (or does not influence) a user's perception of healthiness in a melody. Overall, our results indicate validity in presenting health data through personalized music models. The findings can inform the design of behavior management applications on personal and ubiquitous devices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2023762; 1816687</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>