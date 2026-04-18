--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10451276</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17603/ds2-h4pt-d221</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Wind Profiles in a Boundary Layer Wind Tunnel based on Different Approach Terrain Configurations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ojeda-Tuz, Mariel; Gurley, Kurtis; Shields, Michael; Chauhan, Mohit; Catarelli, Ryan; Masters, Forrest</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["Over the course of this project, the turbulence profiles from hundreds of different Terraformer roughness element configurations were collected, providing a very rich dataset of boundary layer flow as a function of upwind fetch. \nVertically aligned turbulence measuring Cobra probes vertically separated by 160 mm are mounted on an automated articulating gantry programmed to move in three dimensions. In this manner, three vertical turbulence profiles in different lateral locations are measured during each experiment. The flow is driven by the eight vane axial fans and conditioned by the Irwin Spires through the inlet after which the boundary layer flow is developed over the Terraformer roughness element section before arriving at the measuring plane. The x direction is defined as the upstream from the vane axial fans, y direction is perpendicular to the x direction and represents the lateral locations of the measured vertical profiles. Finally, z represents the vertical height of the cobra probes from the floor of the UFBLWT."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1930389; 1930625; 1520843; 2037725</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Designsafe-CI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>