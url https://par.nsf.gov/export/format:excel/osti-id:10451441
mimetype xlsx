--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10451441</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stable Isotopic Analysis at the Ancestral Ohlone Site of Yakmuy ‘Ooyákma-Tka (“Place of the East Ridge Site”): A Comparative Study of Prehistoric Dietary Variation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alexandria M. Firenzi, Alina Tichinin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Society for California Archaeology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>115-126</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0897-0947</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We examine how Late Holocene people living at the ancestral Ohlone site of Yakmuy ‘Ooyákma-tka (“Place of the East Ridge Site” [CA-SCL-215]) interacted with their environment based on the foods they consumed. We examine dietary variation among 32 individuals buried at the site, located within the current city of San Jose. Radiocarbon dates indicate that Yakmuy ‘Ooyákma-tka spans the M4 phase of the Middle Period through the first half of the Middle to Late Period Transition (870 and 1170 ACE). This study examines carbon and nitrogen isotopes to provide insight into dietary variation, focusing especially on differences by sex and age. We show that Yakmuy ‘Ooyákma-tka inhabitants consumed mainly low trophic level resources, consistent with an almost entirely vegetarian based diet. Dietary variation among males and females follows a distinct life history pattern wherein dietary proteins increased markedly in females during their reproductive years and declined in their older years.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021256</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>