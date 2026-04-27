--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10453045</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>High thermal tolerance in high-elevation species and laboratory-reared colonies of tropical bumble bees</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gonzalez, V.H.; Oyen, K.; Aguilar, M.L.; Herrea, A.; Martin, R.D.; and Ospina, R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecology and evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e9560</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-7758</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Bumble bees are key pollinators with some species reared in captivity at a commercial scale, but with significant evidence of population declines and with alarming predictions of substantial impacts under climate change scenarios. While studies on the thermal biology of temperate bumble bees are still limited, they are entirely absent from the tropics where the effects of climate change are expected to be greater. Herein, we test whether bees' thermal tolerance decreases with elevation and whether the stable optimal conditions used in laboratory-reared colonies reduces their thermal tolerance. We assessed changes in the lower (CTMin) and upper (CTMax) critical thermal limits of four species at two elevations (2600 and 3600 m) in the Colombian Andes, examined the effect of body size, and evaluated the thermal tolerance of wild-caught and laboratory-reared individuals of Bombus pauloensis. We also compiled information on bumble bees' thermal limits and assessed potential predictors for broadscale patterns of variation. We found that CTMin decreased with increasing elevation, while CTMax was similar between elevations. CTMax was slightly higher (0.84°C) in laboratory-reared than in wild-caught bees while CTMin was similar, and CTMin decreased with increasing body size while CTMax did not. Latitude is a good predictor for CTMin while annual mean temperature, maximum and minimum temperatures of the warmest and coldest months are good predictors for both CTMin and CTMax. The stronger response in CTMin with increasing elevation, and similar CTMax, supports Brett's heat-invariant hypothesis, which has been documented in other taxa. Andean bumble bees appear to be about as heat tolerant as those from temperate areas, suggesting that other aspects besides temperature (e.g., water balance) might be more determinant environmental factors for these species. Laboratory-reared colonies are adequate surrogates for addressing questions on thermal tolerance and global warming impacts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1950805</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>