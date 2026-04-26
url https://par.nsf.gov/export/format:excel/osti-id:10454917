--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10454917</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1361-648X/ac8c11</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Molecular transistors as substitutes for quantum information applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dhingra, Archit; Hu, Xuedong; Borunda, Mario F; Johnson, Joseph F; Binek, Christian; Bird, Jonathan; N’Diaye, Alpha T; Sutter, Jean-Pascal; Delahaye, Emilie; Switzer, Eric D; Barco, Enrique del; Rahman, Talat S; Dowben, Peter A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Physics: Condensed Matter</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>441501</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0953-8984</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Applications of quantum information science (QIS) generally rely on the generation and manipulation of qubits. Still, there are ways to envision a device with a continuous readout, but without the entangled states. This concise perspective includes a discussion on an alternative to the qubit, namely the solid-state version of the Mach–Zehnder interferometer, in which the local moments and spin polarization replace light polarization. In this context, we provide some insights into the mathematics that dictates the fundamental working principles of quantum information processes that involve molecular systems with large magnetic anisotropy. Transistors based on such systems lead to the possibility of fabricating logic gates that do not require entangled states. Furthermore, some novel approaches, worthy of some consideration, exist to address the issues pertaining to the scalability of quantum devices, but face the challenge of finding the suitable materials for desired functionality that resemble what is sought from QIS devices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003057</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>