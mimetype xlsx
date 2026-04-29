--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10455962</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ac94c5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Blanco DECam Bulge Survey (BDBS). VII. Multiple Populations in Globular Clusters of the Galactic Bulge</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kader, Justin A.; Pilachowski, Catherine A.; Johnson, Christian I.; Rich, R. Michael; Young, Michael D.; Simion, Iulia T.; Clarkson, William I.; Michael, Scott; Kunder, Andrea; Vivas, Anna Katherina; Koch-Hansen, Andreas J.; Marchetti, Tommaso</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>940</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We present photometric evidence for multiple stellar populations (MPs) in 14 globular clusters (GCs) toward the southern Galactic bulge. The photometric data come as part of the Blanco DECam Bulge Survey, which is a deep, wide-field near-UV-near-IR (              ugriz              Y) survey of the southern Galactic bulge. Here, we present the first systematic study of bulge GC multiple populations with deep photometry including the              u              band, which is a crucial indicator of the abundance of CNO-bearing molecules in stellar atmospheres. We identify cluster members using Gaia EDR3 proper motion measurements, and then isolate red giant branch stars using              r              versus              u              −              r              color–magnitude diagrams. We find evidence suggesting all 14 clusters host at least two populations, and NGC 6441, NGC 6626, and NGC 6656 appear to have at least three populations. Many of these clusters are not part of the Hubble Space Telescope (HST) surveys nor do they have comprehensive spectroscopic analyses so we are presenting the first evidence of MPs in several clusters. Not only do we find a strong anticorrelation between the fraction of first-generation stars and cluster absolute              V              magnitude, but the correlation coefficient and cluster-to-cluster scatter are similar to the results obtained from HST. Our ground-based data extend to much larger radial distances than similar HST observations, enabling a reliable estimate of the global fraction of first-generation stars in each cluster. This study demonstrates that ground-based              u              -band photometry as provided by DECam will prove powerful in the study of multiple populations in resolved GCs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009836</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>