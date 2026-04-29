--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10455963</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/acc79e</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Blanco DECam Bulge Survey (BDBS). VI. Extinction Maps Toward Southern Galactic Bulge Globular Clusters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kader, Justin A.; Pilachowski, Catherine A.; Johnson, Christian I.; Rich, R. Michael; Young, Michael D.; Simion, Iulia T.; Clarkson, William I.; Michael, Scott; Kunder, Andrea; Vivas, Anna Katherina; Koch-Hansen, Andreas J.; Marchetti, Tommaso</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>950</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We present wide-field, high resolution maps of the color excess for 14 globular clusters toward the Southern Galactic bulge. The maps were derived using Gaia EDR3 astrometry and stellar photometry from the Blanco DECam Bulge Survey, which is a deep, wide-field              ugriz              Y photometric survey of the southern Galactic bulge. Comparisons with WISE 12              μ              m images of thermal continuum emission demonstrate that the maps presented here trace interstellar extinction by dust down to 5″ scales. We use the reddening-corrected photometry of proper motion-selected cluster stars to build color–magnitude diagrams for the target globular clusters, which show residual broadening in excess of that expected from the photometric errors alone. This residual broadening is likely to be driven by star-to-star elemental abundance variations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009836</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>