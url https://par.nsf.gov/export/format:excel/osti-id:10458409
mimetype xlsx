--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10458409</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/23780231221131627</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Migrating to New Contraceptive Contexts: The Case of Migrants from Turkey to France</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Behrman, Julia; Buyukakbas, Elif; Weitzman, Abigail</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Socius: Sociological Research for a Dynamic World</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>237802312211316</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2378-0231</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Do migrants adopt the contraceptive norms dominant in their destination context? To explore this question, the authors adopt a multisited analysis in which they standardize and integrate data on women’s contraceptive use from two different sources: the Trajectoires et Origines survey collected in France (the receiving country) and the Demographic and Health Survey collected in Turkey (the sending country). Descriptive analyses indicate that contraceptive use of migrant women from Turkey in France is more comparable with that of nonmigrant women in France compared with nonmigrant women in Turkey. To address migrant selectivity on observed characteristics in multivariate analyses, nonmigrant groups in France and Turkey are reweighted with entropy balancing to resemble migrants on observed characteristics. Multivariate results indicate that there are sizable differences in contraceptive use between Turkish migrants and nonmigrant Turkish women, which undermines the hypothesis of selection on observables. Yet there are no significant differences between migrants and nonmigrant French women in contraceptive methods, thus supporting an adaptation perspective. Supplementary analyses highlight several pathways that could help explain these findings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918337</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>