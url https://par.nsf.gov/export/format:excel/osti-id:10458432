--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10458432</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/sf/soac120</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Identificational Orientations among Three Generations of Migrants in France</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Okai, Ewurama A; Behrman, Julia A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Social Forces</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>63 to 91</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0037-7732</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Scholarship on migrant identity increasingly shows that migrants can—and often do—construct multifaceted identities. Yet, questions around migrant identity formation remain contested in France, given a strongly assimilationist policy context that (in theory) precludes multiple identification. This paper explores intergenerational patterns of migrant identification in France using a nationally representative sample of 1st-, 1.5th-, and 2nd-generation migrants in France from five diverse sending regions in the Trajectories and Origin Survey. We conduct a latent profile analysis to identify qualitatively different unobserved (or latent) categories of migrant identification based on observed responses to questions of identification and belonging. These analyses suggest there are five distinct “identificational orientations” among migrants: assimilated, active bicultural, othered bicultural, detached bicultural, and ethnic. While the assimilated and ethnic categories provide some support for a traditional assimilation framework, biculturalism is widely prevalent and multifaceted: We identify three distinct varieties of biculturalism (active, othered, and detached). We also provide evidence of segmentation in identificational assimilation by region of origin and conduct multivariate analyses that shed insight into the experiences that correlate with different identificational orientations. Our findings question the presumed threat of strong ethnic identification to France’s national cohesion and offer starting points for future research on how complex identities are formed within strongly assimilationist receiving contexts like France.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918337</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>