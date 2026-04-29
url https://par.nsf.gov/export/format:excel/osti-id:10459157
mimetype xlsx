--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10459157</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/aisy.202200119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Real‐Time Remodeling of Granular Terrain for Robot Locomotion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Karsai, Andras; Kerimoglu, Deniz; Soto, Daniel; Ha, Sehoon; Zhang, Tingnan; Goldman, Daniel I.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advanced Intelligent Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2640-4567</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Terrain irregularities in natural environments present mobility challenges for autonomous robots and vehicles. Loosely consolidated sandy slopes flow unpredictably when perturbed, often leading to locomotion failure. Systematic experiments with various robot morphologies on flowable terrains feature open‐loop quasistatic gait strategies that remodel the terrain to aid locomotor kinematics. On a sloped terrain of granular media near the critical angle, a laboratory‐scale rover robot induces a flow via a localized fluidization gait to remodel local terrain and succeed in locomotion. A Bayesian optimization machine learning approach that modulates this gait strategy then finds a pattern of selectively fluidizing and solidifying terrain to climb slopes rapidly. In a biped walker robot, a cleated foot design dynamically manipulates the stress fields of flowable slopes. The deeply submerged cleats remodel the shear response of the material by creating jammed regions behind them which then improve forward progression by reducing slip when compared to a flat foot. The “robophysics” approach of systematic experiments exploring terrain reconfiguration combined with future machine learning models of flowable terrain evolution can augment gait discovery for future robots.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1806833</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>