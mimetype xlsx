--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,185 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10460879</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Composing Team Compositions: An Examination of Instructors’ Current Algorithmic Team Formation Practices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Emily M. Hastings, Vidushi Ojha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Jeff Nichols</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Human-Computer Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Instructors using algorithmic team formation tools must decide which criteria (e.g., skills, demographics, etc.) to use to group students into teams based on their teamwork goals, and have many possible sources from which to draw these configurations (e.g., the literature, other faculty, their students, etc.). However, tools offer considerable flexibility and selecting ineffective configurations can lead to teams that do not collaborate successfully. Due to such tools’ relative novelty, there is currently little knowledge of how instructors choose which of these sources to utilize, how they relate different criteria to their goals for the planned teamwork, or how they determine if their configuration or the generated teams are successful. To close this gap, we conducted a survey (N=77) and interview (N=21) study of instructors using CATME Team-Maker and other
+criteria-based processes to investigate instructors’ goals and decisions when using team formation tools. The results showed that instructors prioritized students learning to work with diverse teammates and performed “sanity checks” on their formation approach’s output to ensure that the generated teams would support this goal, especially focusing on criteria like gender and race. However, they sometimes struggled to relate their educational goals to specific settings in the tool. In general, they also did not solicit any input from students when configuring the tool, despite acknowledging that this information might be useful. By opening the “black box” of the algorithm to students, more learner-centered approaches to forming teams could therefore be a promising way to provide more support to instructors configuring algorithmic tools while at the same time supporting student agency and learning about teamwork.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2016908</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>