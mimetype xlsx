--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10461761</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Systematic Review of PBL Literature: In Search Guidelines for Problem Design, Facilitation, and Assessment in Engineering PBL</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Olewnik, A.; Horn, A.; Schrewe, L.; Ferguson, F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IJEE International Journal of Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2540-9808</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Problem-based learning (PBL) is recognized as a pedagogical approach that is well-suited to preparing engineering students for the realities of the profession, but there are persistent implementation challenges that serve as barriers to broad adoption. This systematic literature review focuses on three facets of PBL – design, facilitation, and assessment – in search of operational guidelines for engineering faculty considering a transition to PBL. Findings led to two broad conclusions. First, there is a need for research on methods to support engineering faculty in problem design. Second, while current research provides thorough support for PBL facilitation and suggestions for assessment, there is a need for additional research to evaluate the efficacy of the various models of facilitation and assessment suggested by the literature.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2117224</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>