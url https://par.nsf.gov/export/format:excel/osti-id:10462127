--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10462127</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2196/13174</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Performance of Emotion Classifiers for Children With Parent-Reported Autism: Quantitative Feasibility Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kalantarian, Haik; Jedoui, Khaled; Dunlap, Kaitlyn; Schwartz, Jessey; Washington, Peter; Husic, Arman; Tariq, Qandeel; Ning, Michael; Kline, Aaron; Wall, Dennis Paul</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>JMIR Mental Health</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e13174</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2368-7959</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Background              Autism spectrum disorder (ASD) is a developmental disorder characterized by deficits in social communication and interaction, and restricted and repetitive behaviors and interests. The incidence of ASD has increased in recent years; it is now estimated that approximately 1 in 40 children in the United States are affected. Due in part to increasing prevalence, access to treatment has become constrained. Hope lies in mobile solutions that provide therapy through artificial intelligence (AI) approaches, including facial and emotion detection AI models developed by mainstream cloud providers, available directly to consumers. However, these solutions may not be sufficiently trained for use in pediatric populations.                                      Objective              Emotion classifiers available off-the-shelf to the general public through Microsoft, Amazon, Google, and Sighthound are well-suited to the pediatric population, and could be used for developing mobile therapies targeting aspects of social communication and interaction, perhaps accelerating innovation in this space. This study aimed to test these classifiers directly with image data from children with parent-reported ASD recruited through crowdsourcing.                                      Methods              We used a mobile game called Guess What? that challenges a child to act out a series of prompts displayed on the screen of the smartphone held on the forehead of his or her care provider. The game is intended to be a fun and engaging way for the child and parent to interact socially, for example, the parent attempting to guess what emotion the child is acting out (eg, surprised, scared, or disgusted). During a 90-second game session, as many as 50 prompts are shown while the child acts, and the video records the actions and expressions of the child. Due in part to the fun nature of the game, it is a viable way to remotely engage pediatric populations, including the autism population through crowdsourcing. We recruited 21 children with ASD to play the game and gathered 2602 emotive frames following their game sessions. These data were used to evaluate the accuracy and performance of four state-of-the-art facial emotion classifiers to develop an understanding of the feasibility of these platforms for pediatric research.                                      Results              All classifiers performed poorly for every evaluated emotion except happy. None of the classifiers correctly labeled over 60.18% (1566/2602) of the evaluated frames. Moreover, none of the classifiers correctly identified more than 11% (6/51) of the angry frames and 14% (10/69) of the disgust frames.                                      Conclusions              The findings suggest that commercial emotion classifiers may be insufficiently trained for use in digital approaches to autism treatment and treatment tracking. Secure, privacy-preserving methods to increase labeled training data are needed to boost the models’ performance before they can be used in AI-enabled approaches to social therapy of the kind that is common in autism treatments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2014232</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>