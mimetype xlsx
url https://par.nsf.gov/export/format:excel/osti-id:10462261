--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10462261</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1108/HESWBL-06-2022-0128</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rising to the challenge: adult student perceptions of institutional supports to increase access to careers in biotechnology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Portnoy, Lindsay; Sadler, Ash; Zulick, Elizabeth</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Higher Education, Skills and Work-Based Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>338 to 354</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2042-3896</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Purpose              Amidst continued calls for the democratization of access to higher education for historically underrepresented populations alongside the first global health crisis in a century lies the opportunity to address persistent societal needs: increasing access for underrepresented minority students to educational pathways that lead to careers in lucrative fields of science, technology, engineering and math (STEM).                                      Design/methodology/approach              Student participants enrolled in the biotechnology pathway Associates, Bachelors and Masters programs share programmatic experience in an accelerated biotechnology program through a bi-annual survey grounded in the central tenets of social-cognitive career theory aimed at understanding requisite academic, social and financial support for student success.                                      Findings              The pathway program described in this paper emerged to address the need to support underrepresented students in degree attainment and taking on roles in the growing field of biotechnology through a novel, multi-degree, multi-institutional pathway to STEM degree attainment and career success.                                      Social implications              This work has advanced understanding about how to effectively align higher education institutions with each other and with evolving STEM labor market demands while documenting the impact of essential academic, career and social supports recognized in the literature as high impact practices in broadening participation and increasing retention of underrepresented minority students in lucrative STEM careers.                                      Originality/value              Pathway programs which best support student success include robust mentoring, experiential learning and robust student scholarship support, part of the design of this unique pathway program. The authors share how this program utilizes high impact practices to provide low-income, underrepresented minority students with supportive, accelerated biotechnology degrees in preparation for success in the job market. What's more, of all our BS-level graduates thus far, 100% are employed and 93% within the biotechnology field. For many, the opportunity to raise their family out of poverty via a stable, high paying job is directly tied to their successes within this program.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1834045</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>