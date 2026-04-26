--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10462657</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/mi14030667</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Recent State and Challenges in Spectroelectrochemistry with Its Applications in Microfluidics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Zhenglong; Chande, Charmi; Cheng, Yu-Hsuan; Basuray, Sagnik</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Micromachines</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>667</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-666X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This review paper presents the recent developments in spectroelectrochemical (SEC) technologies. The coupling of spectroscopy and electrochemistry enables SEC to do a detailed and comprehensive study of the electron transfer kinetics and vibrational spectroscopic fingerprint of analytes during electrochemical reactions. Though SEC is a promising technique, the usage of SEC techniques is still limited. Therefore, enough publicity for SEC is required, considering the promising potential in the analysis fields. Unlike previously published review papers primarily focused on the relatively frequently used SEC techniques (ultraviolet-visible SEC and surface-enhanced Raman spectroscopy SEC), the two not-frequently used but promising techniques (nuclear magnetic resonance SEC and dark-field microscopy SEC) have also been studied in detail. This review paper not only focuses on the applications of each SEC method but also details their primary working mechanism. In short, this paper summarizes each SEC technique’s working principles, current applications, challenges encountered, and future development directions. In addition, each SEC technique’s applicative research directions are detailed and compared in this review work. Furthermore, integrating SEC techniques into microfluidics is becoming a trend in minimized analysis devices. Therefore, the usage of SEC techniques in microfluidics is discussed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751759; 2048361</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>