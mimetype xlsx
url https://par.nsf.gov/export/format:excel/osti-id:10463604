--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10463604</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3561975.3562940</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Practical Method for Butterfly Motion Capture</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Qiang; Lu, Tingsong; Tong, Yang; Fang, Yuming; Deng, Zhigang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceeding of ACM SIGGRAPH Conference on Motion, Interaction, and Games 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 9</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Simulating realistic butterfly motion has been a widely-known challenging problem in computer animation. Arguably, one of its main reasons is the difficulty of acquiring accurate flight motion of butterflies. In this paper we propose a practical yet effective, optical
+marker-based approach to capture and process the detailed motion of a flying butterfly. Specifically, we first capture the trajectories of the wings and thorax of a flying butterfly using optical marker based motion tracking. After that, our method automatically fills the positions of missing markers by exploiting the continuity and relevance of neighboring frames, and improves the quality of the captured motion via noise filtering with optimized parameter settings. Through comparisons with existing motion processing methods, we demonstrate the effectiveness of our approach to obtain accurate flight motions of butterflies. Furthermore, we created and will release a first-of-its-kind butterfly motion capture dataset to
+research community.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005430</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>