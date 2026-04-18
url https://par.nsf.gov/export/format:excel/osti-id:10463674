--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10463674</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/20563051221144317</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“This Isn’t Your Data, Friend”: Black Twitter as a Case Study on Research Ethics for Public Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Klassen, Shamika; Fiesler, Casey</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Social Media + Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>205630512211443</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2056-3051</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While research has been conducted with and in marginalized or vulnerable groups, explicit guidelines and best practices centering on specific communities are nascent. An excellent case study to engage within this aspect of research is Black Twitter. This research project considers the history of research with Black communities, combined with empirical work that explores how people who engage with Black Twitter think about research and researchers in order to suggest potential good practices and what researchers should know when studying Black Twitter or other digital traces from marginalized or vulnerable online communities. From our interviews, we gleaned that Black Twitter users feel differently about their content contributing to a research study depending on, for example, the type of content and the positionality of the researcher. Much of the advice participants shared for researchers involved an encouragement to cultivate cultural competency, get to know the community before researching it, and conduct research transparently. Aiming to improve the experience of research for both Black Twitter and researchers, this project is a stepping stone toward future work that further establishes and expands user perceptions of research ethics for online communities composed of vulnerable populations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704369; 1704303</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>