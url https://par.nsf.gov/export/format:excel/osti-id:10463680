--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10463680</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/20539517231164108</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>When research is the context: Cross-platform user expectations for social media data reuse</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gilbert, Sarah; Shilton, Katie; Vitak, Jessica</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Big Data &amp; Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>205395172311641</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2053-9517</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Social media provides unique opportunities for researchers to learn about a variety of phenomena—it is often publicly available, highly accessible, and affords more naturalistic observation. However, as research using social media data has increased, so too has public scrutiny, highlighting the need to develop ethical approaches to social media data use. Prior work in this area has explored users’ perceptions of researchers’ use of social media data in the context of a single platform. In this paper, we expand on that work, exploring how platforms and their affordances impact how users feel about social media data reuse. We present results from three factorial vignette surveys, each focusing on a different platform—dating apps, Instagram, and Reddit—to assess users’ comfort with research data use scenarios across a variety of contexts. Although our results highlight different expectations between platforms depending on the research domain, purpose of research, and content collected, we find that the factor with the greatest impact across all platforms is consent—a finding which presents challenges for big data researchers. We conclude by offering a sociotechnical approach to ethical decision-making. This approach provides recommendations on how researchers can interpret and respond to platform norms and affordances to predict potential data use sensitivities. The approach also recommends that researchers respond to the predominant expectation of notification and consent for research participation by bolstering awareness of data collection on digital platforms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704369</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>