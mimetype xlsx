--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10463691</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Surface Topology as Non-Destructive Proxy for Tensile Strength of Plastic Parts from Filament-based Material Extrusion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Harbinson, B.; Yost, S.F.; Vogt, B.D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Progress in additive manufacturing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2363-9520</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Non-destructive characterization of 3D printed parts is critical for quality control and adoption of additive manufacturing (AM). The low-cost driver for AM of thermoplastics, typically through material extrusion AM (MEAM), challenges the integration of real-time, operando characterization and control schemes that have been developed for metals. Here, we demonstrate that the surface topology determined from optical profilometry provides information about the mechanical response of the printed part using commercial ABS filaments through calibration based correlations. The influence of layer thickness was examined on the tensile properties of MEAM ABS. Surface topology was converted into amplitude spectra using fast Fourier transforms. The scatter in the tensile strength of the replicate samples was well represented by the differences in the amplitude of the two fundamental waves that describe the periodicity of the printed roads. These results suggest that information about previously printed layers is transferred to subsequent layers that can be resolved from optical profilometry and offers the potential of a rapid, nondestructive post-print characterization for improved quality control.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011289</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>