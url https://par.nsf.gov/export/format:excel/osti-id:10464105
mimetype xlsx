--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464105</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023GC010982</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Active Deformation Constraints on the Nubia‐Somalia Plate Boundary Through Heterogenous Lithosphere of the Turkana Depression</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Musila, M.; Ebinger, C. J.; Bastow, I. D.; Sullivan, G.; Oliva, S. J.; Knappe, E.; Perry, M.; Kounoudis, R.; Ogden, C. S.; Bendick, R.; Mwangi, S.; Mariita, N.; Kianji, G.; Kraus, E.; Illsley‐Kemp, F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geochemistry, Geophysics, Geosystems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1525-2027</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Key Points                                                                                New 1‐D velocity model relocates 1716 earthquakes with local magnitude ranging from 1 to 4.5 and                    b                    ‐value of 1.22 ± 0.06 in Turkana Depression                                                                    Brittle strain localizes in narrow areas overlying uppermost mantle low velocity zones and avoids previously thinned crust of Mesozoic rift                                                  We redefine the modern Nubia‐Somalia plate boundary across the Turkana Depression; only a part of the 300‐km‐wide region is active</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824417</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>