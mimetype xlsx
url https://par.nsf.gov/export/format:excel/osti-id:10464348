--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464348</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11165-023-10101-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Re-envisioning Biology Curricula to Include Ideological Awareness</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Costello, Robin A.; Beatty, Abby E.; Dunk, Ryan D.; Ewell, Sharday N.; Pruett, Jenna E.; Ballen, Cissy J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Georgiou, H.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Research in Science Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0157-244X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Addressing the challenges facing society and the world will require an understanding of the biases and limitations of science. To combat these challenges, here, we advocate for the incorporation of ideologically aware (IA) material into postsecondary biology curricula. IA materials communicate to students how biases, assumptions, and stereotypes inform approaches to and outcomes of science. By engaging with IA materials, student awareness of the impact of science on social problems is expected to increase. In this paper, we situate this IA approach with two other pedagogical approaches that incorporate societally relevant content: culturally relevant pedagogy and socioscientific issues. We then call for research to test ways of supporting instructor implementation of IA material, to evaluate the impact of IA topics on student academic and sociopsychological outcomes, and to explore how to implement IA material in different cultural and social settings. Throughout, we focus on IA topics in the context of postsecondary biology classrooms but encourage the incorporation of IA materials across scientific disciplines and educational settings. Our hope is that greater inclusion of IA materials will create more transparent, scientifically accurate, and inclusive classrooms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2120934; 2012014; 2109600</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>