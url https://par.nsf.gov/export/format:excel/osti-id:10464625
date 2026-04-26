--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464625</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3576842.3582366</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Eagle: End-to-end Deep Reinforcement Learning based Autonomous Control of PTZ Cameras</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sandha, Sandeep Singh; Balaji, Bharathan; Garcia, Luis; Srivastava, Mani</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IoTDI '23: Proceedings of the 8th ACM/IEEE Conference on Internet of Things Design and Implementation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>144 to 157</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Existing approaches for autonomous control of pan-tilt-zoom (PTZ) cameras use multiple stages where object detection and localization are performed separately from the control of the PTZ mechanisms. These approaches require manual labels and suffer from performance bottlenecks due to error propagation across the multi-stage flow of information. The large size of object detection neural networks also makes prior solutions infeasible for real-time deployment in resource-constrained devices. We present an end-to-end deep reinforcement learning (RL) solution called Eagle1 to train a neural network policy that directly takes images as input to control the PTZ camera. Training reinforcement learning is cumbersome in the real world due to labeling effort, runtime environment stochasticity, and fragile experimental setups. We introduce a photo-realistic simulation framework for training and evaluation of PTZ camera control policies. Eagle achieves superior camera control performance by maintaining the object of interest close to the center of captured images at high resolution and has up to 17% more tracking duration than the state-of-the-art. Eagle policies are lightweight (90x fewer parameters than Yolo5s) and can run on embedded camera platforms such as Raspberry PI (33 FPS) and Jetson Nano (38 FPS), facilitating real-time PTZ tracking for resource-constrained environments. With domain randomization, Eagle policies trained in our simulator can be transferred directly to real-world scenarios2.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2211301</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>