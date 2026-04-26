--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464737</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/s23062877</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>iTex Gloves: Design and In-Home Evaluation of an E-Textile Glove System for Tele-Assessment of Parkinson’s Disease</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ravichandran, Vignesh; Sadhu, Shehjar; Convey, Daniel; Guerrier, Sebastien; Chomal, Shubham; Dupre, Anne-Marie; Akbar, Umer; Solanki, Dhaval; Mankodiya, Kunal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sensors</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2877</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1424-8220</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Parkinson’s disease (PD) is a neurological progressive movement disorder, affecting more than 10 million people globally. PD demands a longitudinal assessment of symptoms to monitor the disease progression and manage the treatments. Existing assessment methods require patients with PD (PwPD) to visit a clinic every 3–6 months to perform movement assessments conducted by trained clinicians. However, periodic visits pose barriers as PwPDs have limited mobility, and healthcare cost increases. Hence, there is a strong demand for using telemedicine technologies for assessing PwPDs in remote settings. In this work, we present an in-home telemedicine kit, named iTex (intelligent Textile), which is a patient-centered design to carry out accessible tele-assessments of movement symptoms in people with PD. iTex is composed of a pair of smart textile gloves connected to a customized embedded tablet. iTex gloves are integrated with flex sensors on the fingers and inertial measurement unit (IMU) and have an onboard microcontroller unit with IoT (Internet of Things) capabilities including data storage and wireless communication. The gloves acquire the sensor data wirelessly to monitor various hand movements such as finger tapping, hand opening and closing, and other movement tasks. The gloves are connected to a customized tablet computer acting as an IoT device, configured to host a wireless access point, and host an MQTT broker and a time-series database server. The tablet also employs a patient-centered interface to guide PwPDs through the movement exam protocol. The system was deployed in four PwPDs who used iTex at home independently for a week. They performed the test independently before and after medication intake. Later, we performed data analysis of the in-home study and created a feature set. The study findings reported that the iTex gloves were capable to collect movement-related data and distinguish between pre-medication and post-medication cases in a majority of the participants. The IoT infrastructure demonstrated robust performance in home settings and offered minimum barriers for the assessment exams and the data communication with a remote server. In the post-study survey, all four participants expressed that the system was easy to use and poses a minimum barrier to performing the test independently. The present findings indicate that the iTex glove system has the potential for periodic and objective assessment of PD motor symptoms in remote settings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652538; 1919135</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>