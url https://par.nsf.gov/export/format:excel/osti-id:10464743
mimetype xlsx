--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464743</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JPO-D-22-0225.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Middepth Recipes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rogers, Mason; Ferrari, Raffaele; Nadeau, Louis-Philippe</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Physical Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1753 to 1766</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-3670</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The Indo-Pacific Ocean appears exponentially stratified between 1- and 3-km depth with a decay scale on the order of 1 km. In his celebrated paper “Abyssal recipes,” W. Munk proposed a theoretical explanation of these observations by suggesting a pointwise buoyancy balance between the upwelling of cold water and the downward diffusion of heat. Assuming a constant upwelling velocity              w              and turbulent diffusivity              κ              , the model yields an exponential stratification whose decay scale is consistent with observations if              κ              ∼ 10              −4              m              2              s              −1              . Over time, much effort has been made to reconcile Munk’s ideas with evidence of vertical variability in              κ              , but comparably little emphasis has been placed on the even stronger evidence that              w              decays toward the surface. In particular, the basin-averaged              w              nearly vanishes at 1-km depth in the Indo-Pacific. In light of this evidence, we consider a variable-coefficient, basin-averaged analog of Munk’s budget, which we verify against a hierarchy of numerical models ranging from an idealized basin-and-channel configuration to a coarse global ocean simulation. Study of the budget reveals that the decay of basin-averaged              w              requires a concurrent decay in basin-averaged              κ              to produce an exponential-like stratification. As such, the frequently cited value of 10              −4              m              2              s              −1              is representative only of the bottom of the middepths, whereas              κ              must be much smaller above. The              decay              of mixing in the vertical is as important to the stratification as its              magnitude              .                                      Significance Statement              Using a combination of theory and numerical simulations, it is argued that the observed magnitude and shape of the global ocean stratification and overturning circulation appear to demand that turbulent mixing increases quasi-exponentially toward the ocean bottom. Climate models must therefore prescribe such a vertical profile of turbulent mixing in order to properly represent the heat and carbon uptake accomplished by the global overturning circulation on centennial and longer time scales.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1756324; 1736109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Meteorological Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>