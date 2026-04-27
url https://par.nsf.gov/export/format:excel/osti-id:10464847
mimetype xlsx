--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464847</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3529096</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DeResolver: A Decentralized Conflict Resolution Framework with Autonomous Negotiation for Smart City Services</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yuan, Yukun; Ma, Meiyi; Han, Songyang; Zhang, Desheng; Miao, Fei; Stankovic, John A.; Lin, Shan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Cyber-Physical Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2378-962X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As various smart services are increasingly deployed in modern cities, many unexpected conflicts arise due to various physical world couplings. Existing solutions for conflict resolution often rely on centralized control to enforce predetermined and fixed priorities of different services, which is challenging due to the inconsistent and private objectives of the services. Also, the centralized solutions miss opportunities to more effectively resolve conflicts according to their spatiotemporal locality of the conflicts. To address this issue, we design a decentralized negotiation and conflict resolution framework named DeResolver, which allows services to resolve conflicts by communicating and negotiating with each other to reach a Pareto-optimal agreement autonomously and efficiently. Our design features a two-step self-supervised learning-based algorithm to predict acceptable proposals and their rankings of each opponent through the negotiation. Our design is evaluated with a smart city case study of three services: intelligent traffic light control, pedestrian service, and environmental control. In this case study, a data-driven evaluation is conducted using a large dataset consisting of the GPS locations of 246 surveillance cameras and an automatic traffic monitoring system with more than 3 million records per day to extract real-world vehicle routes. The evaluation results show that our solution achieves much more balanced results, i.e., only increasing the average waiting time of vehicles, the measurement metric of intelligent traffic light control service, by 6.8% while reducing the weighted sum of air pollutant emission, measured for environment control service, by 12.1%, and the pedestrian waiting time, the measurement metric of pedestrian service, by 33.1%, compared to priority-based solution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952096</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>