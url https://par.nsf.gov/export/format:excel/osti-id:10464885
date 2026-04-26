--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464885</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3543622.3573182</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Callipepla: Stream Centric Instruction Set and Mixed Precision for Accelerating Conjugate Gradient Solver</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Song, Linghao; Guo, Licheng; Basalama, Suhail; Chi, Yuze; Lucas, Robert F.; Cong, Jason</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2023 ACM/SIGDA International Symposium on Field Programmable Gate Arrays (FPGA '23)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>247 to 258</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The continued growth in the processing power of FPGAs coupled with high bandwidth memories (HBM), makes systems like the Xilinx U280 credible platforms for linear solvers which often dominate the run time of scientific and engineering applications. In this paper, we present Callipepla, an accelerator for a preconditioned conjugate gradient linear solver (CG). FPGA acceleration of CG faces three challenges: (1) how to support an arbitrary problem and terminate acceleration processing on the fly, (2) how to coordinate long-vector data flow among processing modules, and (3) how to save off-chip memory bandwidth and maintain double (FP64) precision accuracy. To tackle the three challenges, we present (1) a stream-centric instruction set for efficient streaming processing and control, (2) vector streaming reuse (VSR) and decentralized vector flow scheduling to coordinate vector data flow among modules and further reduce off-chip memory access latency with a double
+memory channel design, and (3) a mixed precision scheme to save bandwidth yet still achieve effective double precision quality solutions. To the best of our knowledge, this is the first work to introduce the concept of VSR for data reusing between on-chip modules to reduce unnecessary off-chip accesses and enable modules working in parallel for FPGA accelerators. We prototype the
+accelerator on a Xilinx U280 HBM FPGA. Our evaluation shows that compared to the Xilinx HPC product, the XcgSolver, Callipepla achieves a speedup of 3.94×, 3.36× higher throughput, and 2.94× better energy efficiency. Compared to an NVIDIA A100 GPU which has 4× the memory bandwidth of Callipepla, we still achieve 77% of its throughput with 3.34× higher energy efficiency. The code is available at https://github.com/UCLA-VAST/Callipepla.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1937599</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>