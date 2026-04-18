--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464887</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fdata.2023.1206139</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Artificial intelligence research strategy of the United States: critical assessment and policy recommendations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gursoy, Furkan; Kakadiaris, Ioannis A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Big Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2624-909X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The foundations of Artificial Intelligence (AI), a field whose applications are of great use and concern for society, can be traced back to the early years of the second half of the 20th century. Since then, the field has seen increased research output and funding cycles followed by setbacks. The new millennium has seen unprecedented interest in AI progress and expectations with significant financial investments from the public and private sectors. However, the continual acceleration of AI capabilities and real-world applications is not guaranteed. Mainly, accountability of AI systems in the context of the interplay between AI and the broader society is essential for adopting AI systems via the trust placed in them. Continual progress in AI research and development (R&amp;amp;D) can help tackle humanity's most significant challenges to improve social good. The authors of this paper suggest that the careful design of forward-looking research policies serves a crucial function in avoiding potential future setbacks in AI research, development, and use. The United States (US) has kept its leading role in R&amp;amp;D, mainly shaping the global trends in the field. Accordingly, this paper presents a critical assessment of the US National AI R&amp;amp;D Strategic Plan and prescribes six recommendations to improve future research strategies in the US and around the globe.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2131504</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>