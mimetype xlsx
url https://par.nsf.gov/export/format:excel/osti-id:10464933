--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10464933</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D3EN00406F</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Influence of sensor composition on nanoparticle and protein interaction with supported lipid bilayers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reardon-Lochbaum, Christian A.; Senanayake, Ravithree D.; Amaro Marquez, Rocio; Trinh, Kha; Hoang, Khoi Nguyen; Rangel Guillen, Tobias; Murphy, Catherine J.; Hamers, Robert J.; Pedersen, Joel A.; Hernandez, Rigoberto</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Science: Nano</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2051-8153</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Supported lipid bilayers are often used as model systems for studying interactions of biological membranes with protein or nanoparticles. A supported lipid bilayer is a phospholipid bilayer built on a solid substrate. The latter is typically made of silica or a metal oxide due to the ease of its formation and range of compatible measurement techniques. Recently, a solvent-assisted method involving supported lipid bilayer formation has allowed the extension of compatible substrate materials to include noble metals such as gold. Here, we examine the influence of substrate composition (SiO2 vs Au) on the interactions between anionic ligand-coated Au nanoparticles or cytochrome c and zwitterionic supported lipid bilayers using quartz crystal microbalance with dissipation monitoring. We find that anionic nanoparticles and cytochrome c have higher adsorption to bilayers formed on Au relative to those on SiO2 substrates. We examine the substrate-dependence of nanoparticle adsorption with DLVO theory and all-atom simulations, and find that the stronger attractive van der Waals and weaker repulsive electrostatic forces between anionic nanoparticles and Au substrates vs anionic nanoparticles and SiO2 substrates could be responsible for the change in adsorption observed. Our results also indicate that the underlying substrate material influences the degree to which nanoscale analytes interact with supported lipid bilayers; therefore, interpretation of the supported lipid bilayer model system should be conducted with understanding of support properties.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2001611</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>