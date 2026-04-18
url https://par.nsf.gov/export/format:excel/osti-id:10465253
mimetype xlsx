--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10465253</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>System Call Processing Using Lightweight NLP for IoT Behavioral Malware Detection</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Carter, John; Mancoridis, Spiros; Nkomo, Malvin; Weber, Steven; Dandekar, Kapil R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ubiquitous Security (UbiSec 2022)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Although much of the work in behaviorally detecting malware lies in collecting the best explanatory data and using the most efficacious machine learning models, the processing of the data can sometimes prove to be the most important step in the data pipeline. In this work, we collect kernel-level system calls on a resource-constrained Internet of Things (IoT) device, apply lightweight Natural Language Processing (NLP) techniques to the data, and feed this processed data to two simple machine learning classification models: Logistic Regression (LR) and a Neural Network (NN). For the data processing, we group the system calls into n-grams that are sorted by the timestamp in which they are recorded. To demonstrate the effectiveness, or lack thereof, of using n-grams, we deploy two types of malware onto the IoT device: a Denial-of-Service (DoS) attack, and an Advanced Persistent Threat (APT) malware. We examine the effects of using lightweight NLP on malware like the DoS and the stealthy APT malware. For stealthier malware, such as the APT, using more advanced, but far more resource-intensive, NLP techniques will likely increase detection capability, which is saved for future work.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816387</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>