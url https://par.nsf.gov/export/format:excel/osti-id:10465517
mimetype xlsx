--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10465517</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Category X: What does the Visibility of People who Reject the Gender Binary Mean for the Gender Structure?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Risman, Barbara J.; Travers; Fleming, Colby</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal of gender studies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2789-7672</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we address the growing visibility of people who reject gender categories and identify as neither women nor men. We begin with a brief overview of how we conceptualize gender as a social structure. We use this theoretical framework to theorize how the increased visibility of people who reject the gender binary influence how we understand the gender structure, social change, and social justice. While we offer no empirical analysis in this article, we do draw upon interviews with 120 non-binary people in three metropolitan areas in the United States and interviews that are in process in Italy and Spain. We discuss the possibility that those who reject gender categories may increase freedom from
+gendered expectations for everyone, but also the possibility of backlash to increased visibility of gender non-conformity. We conclude the paper with an argument that the future of feminism as a social movement should be aimed at liberation from gender itself.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2017361</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>