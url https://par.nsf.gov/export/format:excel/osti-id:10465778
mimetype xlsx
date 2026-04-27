--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,177 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...125 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -191,189 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10465778</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Khan, A, Reynolds, OM, Thiessen, DB, Adesope, OO, Van Wie, BJ, Dutta, P, Design, Fabrication, Testing, and Implementation of a Low-Cost Venturi Meter, , 39(4), 1-15, 2023.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Khan, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal of engineering education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>823–835</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0949-149X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In engineering education, conceptual understanding of the subject matter is as important as the attainment of practical skills. Therefore, teaching methodology should be designed in such a way that it enhances student conceptual understanding. To enhance conceptual understanding of fluid flow measurement, in this study, we report on the development of a low-cost, small-sized, reproducible, highly visual venturi meter module for active learning. With this module, students can conduct fluid flow experiments in their classroom or lab setting to learn the fundamental principles behind the venturi meter. Quantitative measurements of flow rates and associated parameters with the module reveal its
+usefulness for demonstrating fluid flow physics, while worksheet-guided studies promote student engagement and conceptual understanding. Results of pretest, posttest, and motivational survey assessments show that the module and associated activities improve conceptual understanding, result in a surge in confidence, and reinforce the desire to
+participate. Therefore, based on the findings, the modules developed can be used to enhance student understanding in fluid mechanics courses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1821578</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>