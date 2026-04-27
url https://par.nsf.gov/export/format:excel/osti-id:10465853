--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10465853</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3588919</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Matching Roles from Temporal Data: Why Joe Biden is not only President, but also Commander-in-Chief</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bornemann, Leon; Bleifuß, Tobias; Kalashnikov, Dmitri V.; Nargesian, Fatemeh; Naumann, Felix; Srivastava, Divesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Management of Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 26</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2836-6573</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present role matching, a novel, fine-grained integrity constraint on temporal fact data, i.e., (subject, predicate, object, timestamp)-quadruples. A role is a combination of subject and predicate and can be associated with different objects as the real world evolves and the data changes over time. A role matching states that the associated object of two or more roles should always match across time. Once discovered, role matchings can serve as integrity constraints to improve data quality, for instance of structured data in Wikipedia[3]. If violated, role matchings can alert data owners or editors and thus allow them to correct the error. Finding all role matchings is challenging due both to the inherent quadratic complexity of the matching problem and the need to identify true matches based on the possibly short history of the facts observed so far.            To address the first challenge, we introduce several blocking methods both for clean and dirty input data. For the second challenge, the matching stage, we show how the entity resolution method Ditto[27] can be adapted to achieve satisfactory performance for the role matching task. We evaluate our method on datasets from Wikipedia infoboxes, showing that our blocking approaches can achieve 95% recall, while maintaining a reduction ratio of more than 99.99%, even in the presence of dirty data. In the matching stage, we achieve a macro F1-score of 89% on our datasets, using automatically generated labels.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107050</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>