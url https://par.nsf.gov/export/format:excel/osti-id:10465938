--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10465938</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3544549.3573817</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data as a Material for Design: Alternative Narratives, Divergent Pathways, and Future Directions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee-Smith, Matthew L.; Benjamin, Jesse Josua; Desjardins, Audrey; Funk, Mathias; Odom, William; Oogjes, Doenja; Park, Young-Woo; Pierce, James; Sanches, Pedro; Tsaknaki, Vasiliki</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI EA '23: Extended Abstracts of the 2023 CHI Conference on Human Factors in Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This one-day workshop will bring together a diverse group of practitioners and researchers within the CHI community to discuss and explore data's increasing use as a material for design. This workshop encourages the submission of design exemplars, i.e., physical or digital works (in progress), design processes, or provocative or controversial pieces on the topic of data as a design material. If we are to continue to explore what data means as a design material and how we will continue to co-exist with them in our everyday lives through new and exciting ways and means, we must develop new strategies, tactics, tools, and outcomes. By bringing together products, processes, and provocations, this workshop will nurture and extend the continuation of research inquiring into data as a design material in its many forms. Our workshop will be conducted through physical and digital activities before, during, and after the onsite event at CHI 2023.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1947696; 2142795; 1910218</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>