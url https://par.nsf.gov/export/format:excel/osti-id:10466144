--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466144</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3616874</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>HPRoP: Hierarchical Privacy-Preserving Route Planning for Smart Cities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tiausas, Francis; Yasumoto, Keiichi; Talusan, Jose Paolo; Yamana, Hayato; Yamaguchi, Hirozumi; Bhattacharjee, Shameek; Dubey, Abhishek; Das, Sajal K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Cyber-Physical Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2378-962X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Route Planning Systems (RPS) are a core component of autonomous personal transport systems essential for safe and efficient navigation of dynamic urban environments with the support of edge-based smart city infrastructure, but they also raise concerns about user route privacy in the context of both privately-owned and commercial vehicles. Numerous high profile data breaches in recent years have fortunately motivated research on privacy-preserving RPS, but most of them are rendered impractical by greatly increased communication and processing overhead. We address this by proposing an approach called Hierarchical Privacy-Preserving Route Planning (HPRoP) which divides and distributes the route planning task across multiple levels, and protects locations along the entire route. This is done by combining Inertial Flow partitioning, Private Information Retrieval (PIR), and Edge Computing techniques with our novel route planning heuristic algorithm. Normalized metrics were also formulated to quantify the privacy of the source/destination points (endpoint location privacy) and the route itself (route privacy). Evaluation on a simulated road network showed that HPRoP reliably produces routes differing only by ≤20%
+ in length from optimal shortest paths, with completion times within ∼ 25 seconds which is reasonable for a PIR-based approach. On top of this, more than half of the produced routes achieved near-optimal endpoint location privacy (∼ 1.0) and good route privacy (≥ 0.8).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238815; 1818901</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>