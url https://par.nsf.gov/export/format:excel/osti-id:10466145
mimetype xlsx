--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466145</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scalable Feature Compression for Edge-Assisted Object Detection Over Time-Varying Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yuan, Zhongzheng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>In MLSys Workshop on Resource-Constrained Learning in Wireless Networks</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Split-computing has recently emerged as a paradigm for offloading computation of visual analytics models from low-powered mobile devices to edge or cloud servers, by which the mobiles execute part of the model and compress and send the intermediate features, and the servers complete the remaining model computation. Prior feature compression approaches train different compression models and possibly visual analytics models to reach different target bit rates. We propose a scalable compression model that compresses the intermediate features of the YOLO object detection model into a layered bitstream, which can be easily adapted to meet the rate constraint of a dynamic network. Our approach achieves comparable rate-accuracy performance compared to prior non-scalable compression approaches over a large bitrate range.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952180</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>