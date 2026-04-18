--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466268</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3589806.3600033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>We Need More Reproducibility Content Across the Computer Science Curriculum</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fund, Fraida</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2023 ACM Conference on Reproducibility and Replicability (ACM REP '23)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>97 to 101</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With increasing recognition of the importance of reproducibility in computer science research, a wide range of efforts to promote reproducible research have been implemented across various sub-disciplines of computer science. These include artifact review and badging processes, and dedicated reproducibility tracks at conferences. However, these initiatives primarily engage active researchers and students already involved in research in their respective areas. In this paper, we present an argument for expanding the scope of these efforts to include a much larger audience, by introducing more reproducibility content into computer science courses. We describe various ways to integrate reproducibility content into the curriculum, drawing on our own experiences, as well as published experience reports from several sub-disciplines of computer science and computational science.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2226408</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>