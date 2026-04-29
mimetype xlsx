--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466282</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TNNLS.2023.3266429</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Covariate Balancing Methods for Randomized Controlled Trials Are Not Adversarially Robust</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Babaei, Hossein; Alemohammad, Sina; Baraniuk, Richard G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Neural Networks and Learning Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 13</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2162-237X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The first step toward investigating the effectiveness of a treatment via a randomized trial is to split the population into control and treatment groups then compare the average response of the treatment group receiving the treatment to the control group receiving the placebo. To ensure that the difference between the two groups is caused only by the treatment, it is crucial that the control and the treatment groups have similar statistics. Indeed, the validity and reliability of a trial are determined by the similarity of two groups’ statistics. Covariate balancing methods increase the similarity between the distributions of the two groups’ covariates. However, often in practice, there are not enough samples to accurately estimate the groups’ covariate distributions. In this article, we empirically show that covariate balancing with the standardized means difference (SMD) covariate balancing measure, as well as Pocock and Simon’s sequential treatment assignment method, are susceptible to worst case treatment assignments. Worst case treatment assignments are those admitted by the covariate balance measure, but result in highest possible ATE estimation errors. We developed an adversarial attack to find adversarial treatment assignment for any given trial. Then, we provide an index to measure how close the given trial is to the worst case. To this end, we provide an optimization-based algorithm, namely adversarial treatment assignment in treatment effect trials (ATASTREET), to find the adversarial treatment assignments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1937134; 1842378; 1911094; 1838177; 1730574</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>