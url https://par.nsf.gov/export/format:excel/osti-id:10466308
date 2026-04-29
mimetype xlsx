--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466308</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Improving Expert Predictions with Conformal Prediction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Straitouri, Eleni; Wang, Lequn; Okati, Nastaran; Gomez Rodriguez, Manuel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Machine Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>32633-32653</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Automated decision support systems promise to help human experts solve multiclass classification tasks more efficiently and accurately. However, existing systems typically require experts to understand when to cede agency to the system or when to exercise their own agency. Otherwise, the experts may be better off solving the classification tasks on their own. In this work, we develop an automated decision support system that, by design, does not require experts to understand when to trust the system to improve performance. Rather than providing (single) label predictions and letting experts decide when to trust these predictions, our system provides sets of label predictions constructed using conformal prediction—prediction sets—and forcefully asks experts to predict labels from these sets. By using conformal prediction, our system can precisely trade-off the probability that the true label is not in the prediction set, which determines how frequently our system will mislead the experts, and the size of the prediction set, which determines the difficulty of the classification task the experts need to solve using our system. In addition, we develop an efficient and near-optimal search method to find the conformal predictor under which the experts benefit the most from using our system. Simulation experiments using synthetic and real expert predictions demonstrate that our system may help experts make more accurate predictions and is robust to the accuracy of the classifier the conformal predictor relies on.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2008139</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>