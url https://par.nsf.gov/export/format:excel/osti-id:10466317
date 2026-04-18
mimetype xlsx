--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466317</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JPO-D-21-0244.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Importance of Mesoscale Currents in AMOC Pathways and Timescales</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kamenkovich, Igor; Garraffo, Zulema</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Physical Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1613 to 1628</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-3670</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The Atlantic meridional overturning circulation (AMOC) plays a key role in climate due to uptake and redistribution of heat and carbon anomalies. This redistribution takes place along several main pathways that link the high-latitude North Atlantic with midlatitudes and the Southern Ocean and involves currents on a wide range of spatial scales. This numerical study examines the importance of mesoscale currents (“eddies”) in these AMOC pathways and associated time scales, using a highly efficient offline tracer model. The study uses two boundary impulse response (BIR) tracers, which can quantify the importance of the Atlantic tracer exchanges with the high-latitude atmosphere in the north and with the Southern Ocean in the south. The results demonstrate that mesoscale advection leads to an increase in the overall BIR inventory during the first 100 years and results in a more efficient and spatially uniform ventilation of the deep Atlantic. Mesoscale currents also facilitate meridional spreading of the BIR tracer and thus assist the large-scale advection. The results point toward the importance of spatial inhomogeneity and anisotropy of the eddy-induced mixing in several mixing “hotspots,” as revealed by an eddy diffusivity tensor. Conclusions can be expected to assist evaluations of eddy-permitting simulations that stop short of full resolution of mesoscale, as well as development of eddy parameterization schemes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849990</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>