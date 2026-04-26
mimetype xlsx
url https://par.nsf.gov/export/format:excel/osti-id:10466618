--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466618</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jcmc/zmad033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sensors as media and sensor-mediated communication: an introduction to the special issue</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Özkul, Didem; Halegoua, Germaine R; Wilken, Rowan; Humphreys, Lee</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Özkul, Didem; Halegoua, Germaine R; Wilken, Rowan; Humphreys, Lee</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Computer-Mediated Communication</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1083-6101</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This special issue examines mediated communication through the rise of sensors. Sensors are increasingly in the phones we carry, in the cars we drive, and throughout the homes and communities in which we live. In this introduction to the special issue, we define sensor-mediated communication (SMC) and argue the embedded, automatic, and datafied nature of sensors belie the glitches and biases in sensor mechanisms, networks, and infrastructure. The collection of articles in this issue explores SMC across a variety of contexts and cases, including municipal infrastructure, community, health, industry, and the domestic. They represent studies of voice assistants, self-tracking apps, self-driving cars, fitness games, home health care, as well as municipal sensor networks in urban, indigenous, and rural communities. Across them all we see the different ways through which mediated communication is initiated, transformed, and maintained by sensing technologies. Together they represent an important evolution in the study of computer-mediated communication.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952063</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Communication Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>