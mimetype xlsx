--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466748</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/2058-9565/ac26d2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Benchmarking embedded chain breaking in quantum annealing &lt;sup&gt;*&lt;/sup&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Thinh V. Le, Manh V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quantum Science and Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>025029</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2058-9565</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Quantum annealing solves combinatorial optimization problems by finding the energetic ground states of an embedded Hamiltonian. However, quantum annealing dynamics under the embedded Hamiltonian may violate the principles of adiabatic evolution and generate excitations that correspond to errors in the computed solution. Here we empirically benchmark the probability of chain breaks and identify sweet spots for solving a suite of embedded Hamiltonians. We further correlate the physical location of chain breaks in the quantum annealing hardware with the underlying embedding technique and use these localized rates in a tailored post-processing strategies. Our results demonstrate how to use characterization of the quantum annealing hardware to tune the embedded Hamiltonian and remove computational errors.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1901103; 1814322</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Quantum Science and Technology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>