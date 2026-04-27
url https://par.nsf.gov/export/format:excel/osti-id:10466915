--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10466915</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.31719/pjaw.v7i2.156</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inclusive Science Writing about Socioscientific Issues for Diverse Audiences</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kelp, Nicole C; Pisano, Alycia; Alderfer, Sydney; Levinger, Nancy E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Prompt: A Journal of Academic Writing Assignments</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2476-0943</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In this paper, we present a science writing assignment in which students focus on targeting specific audiences when writing about a socioscientific issue as well as participate in a peer review process. This assignment helps students consider inclusive science communication in their writing, focusing on engaging unique audiences about the intersections of science and social justice. Students are introduced to evidence-based tools for formulating communication for unique audiences as well as for assessment of writing quality. This assignment is novel in that it helps students think about inclusion issues in STEM, science writing, and peer review, all of which are key disciplinary skills that are not always included in STEM courses. While this assignment was piloted in chemistry and environmental engineering courses, this assignment could easily be modified for other disciplines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2225095</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Prompt: A Journal of Academic Writing Assignments</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>